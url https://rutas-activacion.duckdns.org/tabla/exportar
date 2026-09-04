--- v0 (2026-07-06)
+++ v1 (2026-09-04)
@@ -891,91 +891,107 @@
       <c r="C12" t="inlineStr">
         <is>
           <t>AVENIDA PROLONGACION JAVIER PRADO NUMERO 9801 MANZANA B LOTE 01</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>ATE</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>LIMA 3</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>FARMACIA</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
-      <c r="H12" t="inlineStr"/>
-      <c r="I12" t="inlineStr"/>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Deje mi número </t>
+        </is>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t>2026-08-05 16:20</t>
+        </is>
+      </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>SKU052</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>BOTICA BRISAS 2</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>URBANIZACION LAS BRISAS DE ATE CALLE RIO CENEPA MANZANA D LOTE 16</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>ATE</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>LIMA 3</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>FARMACIA</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>pendiente</t>
-[...3 lines deleted...]
-      <c r="I13" t="inlineStr"/>
+          <t>cancelado</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>Ya no es botica</t>
+        </is>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>2026-08-05 16:19</t>
+        </is>
+      </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>SKU069</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>BOTICA DENNIS</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>URBANIZACION VALDIVIEZO JIRON CAP JOSE QUIÑONES NUMERO 387</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>ATE</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>LIMA 3</t>
@@ -1047,52 +1063,60 @@
       <c r="C16" t="inlineStr">
         <is>
           <t>AVENIDA LOS ANGELES MANZANA 887 MANZANA S LOTE 14 ZONA URBANA: ASOC. PRO VIV. LOS ANGELES DE VITARTE SECTOR F</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>ATE</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>LIMA 3</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>FARMACIA</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
-      <c r="H16" t="inlineStr"/>
-      <c r="I16" t="inlineStr"/>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Contacto karina 961819153, no responde le deje mensaje en WhatsApp </t>
+        </is>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t>2026-08-05 16:00</t>
+        </is>
+      </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>SKU067</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>BOTICA EL SOLL</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>COOPERATIVA SOL DE VITARTE SECTOR GYE AVENIDA EL SOL MANZANA W LOTE 2</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>ATE</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>LIMA 3</t>
@@ -1749,52 +1773,60 @@
       <c r="C34" t="inlineStr">
         <is>
           <t>AVENIDA MARCO PUENTE LLANOS MANZANA A LOTE 03 URBANIZACION SANTA INES</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>ATE</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>LIMA 3</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>FARMACIA</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
-      <c r="H34" t="inlineStr"/>
-      <c r="I34" t="inlineStr"/>
+      <c r="H34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Deje mi número </t>
+        </is>
+      </c>
+      <c r="I34" t="inlineStr">
+        <is>
+          <t>2026-08-05 16:18</t>
+        </is>
+      </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>SKU055</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>BOTICA MI PUNTOFARMA</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>URBANIZACION SANTA ELVIRA CALLE 5 NUMERO 131 PISO 1</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>ATE</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>LIMA 3</t>
@@ -1863,55 +1895,63 @@
           <t>BOTICA ORION</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>MANZANA I LOTE 13 ASOCIACIÓN PROV. VIVIENDA LOS ANGELES DE VITARTE SECTOR E</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>ATE</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>LIMA 3</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>FARMACIA</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>pendiente</t>
-[...3 lines deleted...]
-      <c r="I37" t="inlineStr"/>
+          <t>cancelado</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>No desean vender soat</t>
+        </is>
+      </c>
+      <c r="I37" t="inlineStr">
+        <is>
+          <t>2026-08-05 16:02</t>
+        </is>
+      </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>SKU053</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>BOTICA PLUS FARMA</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>PROGRAMA VIVIENDA RESIDENCIAL LAS AMERICAS NUMERO 297 MANZANA B´ LOTE 22 ETAPA II</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>ATE</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>LIMA 3</t>
@@ -2019,211 +2059,251 @@
           <t>BOTICA SANTIAGO APOSTOL</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>AVENIDA AV. BERNARDINO RIVADAVIA URBANIZACION CERES 1ERA ETAPA MANZANA MZ. A LOTE 1</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>ATE</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>LIMA 3</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>FARMACIA</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>pendiente</t>
-[...3 lines deleted...]
-      <c r="I41" t="inlineStr"/>
+          <t>cancelado</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Hable con el dueño no está interesado </t>
+        </is>
+      </c>
+      <c r="I41" t="inlineStr">
+        <is>
+          <t>2026-08-05 16:23</t>
+        </is>
+      </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>SKU011</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>BOTICAS FARMYSALUD</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>AVENIDA PROLONGACIÓN JAVIER PRADO MANZANA G LOTE 01 ZONA ASOCIACIÓN DE VIV. EL PORVENIR DE VITARTE</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>ATE</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>LIMA 3</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>FARMACIA</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>pendiente</t>
-[...3 lines deleted...]
-      <c r="I42" t="inlineStr"/>
+          <t>cancelado</t>
+        </is>
+      </c>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t xml:space="preserve">No están interesados </t>
+        </is>
+      </c>
+      <c r="I42" t="inlineStr">
+        <is>
+          <t>2026-08-05 16:13</t>
+        </is>
+      </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>SKU039</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>BOTICAS FARMYSALUD</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>AVENIDA NICOLAS AYLLON MANZANA A LOTE 13 ASOCIACIÓN DE VIVIENDA EL PORVENIR DE ATE</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>ATE</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>LIMA 3</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>FARMACIA</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>pendiente</t>
-[...3 lines deleted...]
-      <c r="I43" t="inlineStr"/>
+          <t>cancelado</t>
+        </is>
+      </c>
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>No están interesados</t>
+        </is>
+      </c>
+      <c r="I43" t="inlineStr">
+        <is>
+          <t>2026-08-05 16:11</t>
+        </is>
+      </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>SKU042</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>BOTICAS FARMYSALUD</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>NUMERO 211 MANZANA M LOTE 20 PISO 1 URBANIZACION LOS ANGELES DE VITARTE CALLE CENEPA</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>ATE</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>LIMA 3</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>FARMACIA</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>pendiente</t>
-[...3 lines deleted...]
-      <c r="I44" t="inlineStr"/>
+          <t>cancelado</t>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Logre hablar con la encargada, no desean por que no se vende no sale </t>
+        </is>
+      </c>
+      <c r="I44" t="inlineStr">
+        <is>
+          <t>2026-08-05 16:07</t>
+        </is>
+      </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>SKU041</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>BOTICAS HOGAR &amp; SALUD</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>AVENIDA CARRETERA CENTRAL NUMERO 7500 INTERIOR A-102 CENTRO POBLADO RURAL VITARTE CENTRAL</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>ATE</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>LIMA 3</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>FARMACIA</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
-      <c r="H45" t="inlineStr"/>
-      <c r="I45" t="inlineStr"/>
+      <c r="H45" t="inlineStr">
+        <is>
+          <t xml:space="preserve">No dan información </t>
+        </is>
+      </c>
+      <c r="I45" t="inlineStr">
+        <is>
+          <t>2026-08-05 16:21</t>
+        </is>
+      </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>SKU030</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>BOTICAS INNOVA PERU</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>MANZANA E LOTE 28 ASENTAMIENTO HUMANO M.P. SAN ANTONIO</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>ATE</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>LIMA 3</t>
@@ -2451,52 +2531,60 @@
       <c r="C52" t="inlineStr">
         <is>
           <t>AVENIDA PROLONGACION JAVIER PRADO NUMERO 9789 MZ. E LOTE 15 ASOC. DE VIV. VIRGEN DEL CARMEN</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>ATE</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>LIMA 3</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>FARMACIA</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
-      <c r="H52" t="inlineStr"/>
-      <c r="I52" t="inlineStr"/>
+      <c r="H52" t="inlineStr">
+        <is>
+          <t>Deje mi número, cambio de nombre</t>
+        </is>
+      </c>
+      <c r="I52" t="inlineStr">
+        <is>
+          <t>2026-08-05 16:11</t>
+        </is>
+      </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>SKU044</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>FARMACIA FARMA TODO</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>MANZANA 149 LOTE 54 AA.HH. HUAYCAN ZONA J -ATE</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>ATE</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>LIMA 3</t>
@@ -2760,55 +2848,63 @@
           <t>FARMYSALUD</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>JIRON RIO CENEPA NUMERO 233 MANZANA L LOTE 17 ZONA URBANA. ASOC. PRO VIV. LOS ANGELES</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>ATE</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>LIMA 3</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>FARMACIA</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>pendiente</t>
-[...3 lines deleted...]
-      <c r="I60" t="inlineStr"/>
+          <t>cancelado</t>
+        </is>
+      </c>
+      <c r="H60" t="inlineStr">
+        <is>
+          <t xml:space="preserve">No están interesados </t>
+        </is>
+      </c>
+      <c r="I60" t="inlineStr">
+        <is>
+          <t>2026-08-05 16:09</t>
+        </is>
+      </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>SKU057</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>FERFARMA</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>AVENIDA JOSE CARLOS MARIATEGUI SIN NUMERACION - MANZANA P LOTE 17 ASENTAMIENTO HUMANO HUAYCAN</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>ATE</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>LIMA 3</t>
@@ -2958,91 +3054,107 @@
       <c r="C65" t="inlineStr">
         <is>
           <t>CENTRO COMERCIAL PLAZA VITARTE AVENIDA NICOLAS AYLLON KM 7.5 TIENDA 136 BLOK B</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>ATE</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>LIMA 3</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>TELECOMUNICACIONES</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
-      <c r="H65" t="inlineStr"/>
-      <c r="I65" t="inlineStr"/>
+      <c r="H65" t="inlineStr">
+        <is>
+          <t xml:space="preserve">No están interesados </t>
+        </is>
+      </c>
+      <c r="I65" t="inlineStr">
+        <is>
+          <t>2026-08-05 16:22</t>
+        </is>
+      </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>SKU016</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>LAURYS MAKEUP</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>AVENIDA NICOLAS AYLLÓN NUMERO 5304 1ER PISO URBANIZACION BARBADILLO -PUESTO 319</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>ATE</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>LIMA 3</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>VENTAS DIVERSAS</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>pendiente</t>
-[...3 lines deleted...]
-      <c r="I66" t="inlineStr"/>
+          <t>cancelado</t>
+        </is>
+      </c>
+      <c r="H66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">No están interesados </t>
+        </is>
+      </c>
+      <c r="I66" t="inlineStr">
+        <is>
+          <t>2026-08-05 16:16</t>
+        </is>
+      </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>SKU002</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>LAURYS MAKEUP II</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>AVENIDA NICOLAS AYLLON N° 4233 02 PISOS URB. VISTA ALEGRE - ATE</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>ATE</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>LIMA 3</t>
@@ -3228,55 +3340,63 @@
           <t>MULTISERVICIOS GONZALITO</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>AVENIDA NICOLAS AYLLON NUMERO 5304 URBANIZACION BARBADILLO TIENDA 390</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>ATE</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>LIMA 3</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>TELECOMUNICACIONES</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>pendiente</t>
-[...3 lines deleted...]
-      <c r="I72" t="inlineStr"/>
+          <t>cancelado</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ya no es agente </t>
+        </is>
+      </c>
+      <c r="I72" t="inlineStr">
+        <is>
+          <t>2026-08-05 16:15</t>
+        </is>
+      </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>SKU054</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>ROX FARMA</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>ASOCIACIÓN RESIDENCIAL SANTA CLARA MANZANA A LT 04</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>ATE</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>LIMA 3</t>
@@ -3423,94 +3543,110 @@
           <t>BAZAR J.N.M</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>JIRON ALAMEDA LA UNION (JR.LA UNION- N°621</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>COMAS</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>LIMA 1</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>BODEGA</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>pendiente</t>
-[...3 lines deleted...]
-      <c r="I77" t="inlineStr"/>
+          <t>cancelado</t>
+        </is>
+      </c>
+      <c r="H77" t="inlineStr">
+        <is>
+          <t xml:space="preserve">No quería firmar contrato </t>
+        </is>
+      </c>
+      <c r="I77" t="inlineStr">
+        <is>
+          <t>2026-08-04 04:33</t>
+        </is>
+      </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>SKU076</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>BAZAR LYD</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>JIRON PIMENTEL NUMERO 287 URBANIZACION SAN CARLOS</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>COMAS</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>LIMA 1</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>BODEGA</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
-      <c r="H78" t="inlineStr"/>
-      <c r="I78" t="inlineStr"/>
+      <c r="H78" t="inlineStr">
+        <is>
+          <t>Estaba cerrado</t>
+        </is>
+      </c>
+      <c r="I78" t="inlineStr">
+        <is>
+          <t>2026-08-04 04:24</t>
+        </is>
+      </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>SKU083</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>BAZAR Y REGALOS MIDORI</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>JIRON RAFAEL ORELLANO NUMERO 148 URBANIZACION SANTA LUZMILA ETAPA 1</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>COMAS</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>LIMA 1</t>
@@ -3579,55 +3715,63 @@
           <t>BODEGA TORO</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>AVENIDA EL RETABLO NUMERO 2091 MANZANA W2 LOTE 6 URBANIZACION EL PINAR</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>COMAS</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>LIMA 1</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>FARMACIA</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>pendiente</t>
-[...3 lines deleted...]
-      <c r="I81" t="inlineStr"/>
+          <t>cancelado</t>
+        </is>
+      </c>
+      <c r="H81" t="inlineStr">
+        <is>
+          <t>Ya no es agente</t>
+        </is>
+      </c>
+      <c r="I81" t="inlineStr">
+        <is>
+          <t>2026-08-04 04:30</t>
+        </is>
+      </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>SKU093</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>BOTICA BOTIMAG</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>AVENIDA EL PARRAL URBANIZACION CARABAYLLO NUMERO 471 MANZANA B LOTE 28 ETAPA II</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>COMAS</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>LIMA 1</t>
@@ -3852,55 +3996,63 @@
           <t>BOTICA EDITH</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>AVENIDA LOS INCAS ASENTAMIENTO HUMANO SAN JUAN BAUTISTA DEPARTAMENTO UINM 01 1 ER PISO ETAPA 3 MANZANA E LOTE 27</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>COMAS</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>LIMA 1</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>FARMACIA</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>pendiente</t>
-[...3 lines deleted...]
-      <c r="I88" t="inlineStr"/>
+          <t>cancelado</t>
+        </is>
+      </c>
+      <c r="H88" t="inlineStr">
+        <is>
+          <t>Es otra botica, no están interesados</t>
+        </is>
+      </c>
+      <c r="I88" t="inlineStr">
+        <is>
+          <t>2026-08-04 04:32</t>
+        </is>
+      </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>SKU090</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>BOTICA FARMA EXPERTOS II</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>AVENIDA REVOLUCION NUMERO 1358 MANZANA B1 LOTE 07 ASENTAMIENTO HUMANO COLLIQUE</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>COMAS</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>LIMA 1</t>
@@ -3933,52 +4085,60 @@
       <c r="C90" t="inlineStr">
         <is>
           <t>AVENIDA UNIVERSITARIA NORTE NUMERO 10082 MANZANA E2 LOTE 2 URBANIZACION SAN CARLOS</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>COMAS</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>LIMA 1</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>FARMACIA</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
-      <c r="H90" t="inlineStr"/>
-      <c r="I90" t="inlineStr"/>
+      <c r="H90" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Le deje mi número </t>
+        </is>
+      </c>
+      <c r="I90" t="inlineStr">
+        <is>
+          <t>2026-08-04 04:26</t>
+        </is>
+      </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>SKU081</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>BOTICA FARMATODO</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>JIRON 7 DE JUNIO PUEBLO JOVEN EL CARMEN NUMERO 395</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>COMAS</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>LIMA 1</t>
@@ -4050,52 +4210,60 @@
       <c r="C93" t="inlineStr">
         <is>
           <t>AVENIDA SAN FELIPE URBANIZACION SAN FELIPE NUMERO 853 ETAPA II SECTOR B</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>COMAS</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>LIMA 1</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>FARMACIA</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
-      <c r="H93" t="inlineStr"/>
-      <c r="I93" t="inlineStr"/>
+      <c r="H93" t="inlineStr">
+        <is>
+          <t>Le deje mi numero</t>
+        </is>
+      </c>
+      <c r="I93" t="inlineStr">
+        <is>
+          <t>2026-08-04 04:22</t>
+        </is>
+      </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>SKU084</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>BOTICA Y BAZAR LUVALFARMA</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>AVENIDA BELAUNDE OESTE NUMERO 911 MANZANA Y LOTE 08 URBANIZACION EL RETABLO</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>COMAS</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>LIMA 1</t>
@@ -4128,52 +4296,60 @@
       <c r="C95" t="inlineStr">
         <is>
           <t>AVENIDA VICTOR ANDRES BELAUNDE OESTE NUMERO 177 URBANIZACION HUAQUILLAY ETAPA 2</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>COMAS</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>LIMA 1</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>FARMACIA</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
-      <c r="H95" t="inlineStr"/>
-      <c r="I95" t="inlineStr"/>
+      <c r="H95" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Le deje mi número </t>
+        </is>
+      </c>
+      <c r="I95" t="inlineStr">
+        <is>
+          <t>2026-08-04 04:42</t>
+        </is>
+      </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>SKU094</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>BOTICAS HOGAR &amp; SALUD</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>NUMERO 228 MANZANA B1 LOTE 14B ASENTAMIENTO HUMANO COLLIQUE ZONA 2 AVENIDA JULIO C. TELLO</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>COMAS</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>LIMA 1</t>
@@ -4242,55 +4418,63 @@
           <t>BOTICAS PEÑA</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>AVENIDA TUPAC AMARU ASOCIACIÓN LA ALBORADA NUMERO 5729 ETAPA 1</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>COMAS</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>LIMA 1</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>FARMACIA</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>pendiente</t>
-[...3 lines deleted...]
-      <c r="I98" t="inlineStr"/>
+          <t>cancelado</t>
+        </is>
+      </c>
+      <c r="H98" t="inlineStr">
+        <is>
+          <t>No dan información, no están interesados</t>
+        </is>
+      </c>
+      <c r="I98" t="inlineStr">
+        <is>
+          <t>2026-08-04 04:34</t>
+        </is>
+      </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>SKU105</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>COMERCIAL MENDOCITA</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>PUEBLO JOVEN PAMAPA DE COMAS AVENIDA TUPAC AMARU NUMERO 848</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>COMAS</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>LIMA 1</t>
@@ -4671,55 +4855,63 @@
           <t>MINIMARKET THE POINT</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>AVENIDA VICTOR A. BELAUNDE ESTE NUMERO 110 MANZANA L LOTE 28 URBANIZACION REPARTICION</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>COMAS</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>LIMA 1</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>BODEGA</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>pendiente</t>
-[...3 lines deleted...]
-      <c r="I109" t="inlineStr"/>
+          <t>cancelado</t>
+        </is>
+      </c>
+      <c r="H109" t="inlineStr">
+        <is>
+          <t xml:space="preserve">No están interesados </t>
+        </is>
+      </c>
+      <c r="I109" t="inlineStr">
+        <is>
+          <t>2026-08-04 04:41</t>
+        </is>
+      </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>SKU092</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>MULTISERVICIOS KM</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>CALLE NICARAGUA NUMERO 147 MANZANA Ñ LOTE 24 URBANIZACION HUAQUILLAY ETAPA 1</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>COMAS</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>LIMA 1</t>
@@ -6894,55 +7086,63 @@
           <t>BAZAR DE TODO PARA TÍ</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>JIRON IQUITOS NUMERO 436 URBANIZACION PERÚ</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
           <t>LIMA 1</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
           <t>ROPA - CALZADO</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>pendiente</t>
-[...3 lines deleted...]
-      <c r="I166" t="inlineStr"/>
+          <t>cancelado</t>
+        </is>
+      </c>
+      <c r="H166" t="inlineStr">
+        <is>
+          <t>Ya ni es agente</t>
+        </is>
+      </c>
+      <c r="I166" t="inlineStr">
+        <is>
+          <t>2026-08-01 05:41</t>
+        </is>
+      </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
           <t>SKU227</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>BAZAR IZQUIERDO</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>URBANIZACION PERU JIRON RIMAC NUMERO 915 - MZ 13 LOTE 2</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t>SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
           <t>LIMA 1</t>
@@ -6972,250 +7172,298 @@
           <t>BAZAR LIBRERIA YASURI Y KAORI</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
           <t>JIRON LAS VIOLETAS N° S/N MZ.A- 16 LT 20-URB PALAO</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
           <t>SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
           <t>LIMA 1</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
           <t>BODEGA</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>pendiente</t>
-[...3 lines deleted...]
-      <c r="I168" t="inlineStr"/>
+          <t>cancelado</t>
+        </is>
+      </c>
+      <c r="H168" t="inlineStr">
+        <is>
+          <t>No están interesados</t>
+        </is>
+      </c>
+      <c r="I168" t="inlineStr">
+        <is>
+          <t>2026-07-28 03:10</t>
+        </is>
+      </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
           <t>SKU192</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>BAZAR LOS ARCANGELES</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>MANZANA J LOTE 6 AVENIDA TANTAMAYO APV URANIO 1</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
           <t>LIMA 1</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
           <t>BODEGA</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
-      <c r="H169" t="inlineStr"/>
-      <c r="I169" t="inlineStr"/>
+      <c r="H169" t="inlineStr">
+        <is>
+          <t>Deje mi numero</t>
+        </is>
+      </c>
+      <c r="I169" t="inlineStr">
+        <is>
+          <t>2026-07-17 18:25</t>
+        </is>
+      </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>SKU207</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>BAZAR TU SALVADOR</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>AVENIDA SOL DE NARANJAL MANZANA H LOTE 4 URBANIZACION LAS CASUARINAS DEL NARANJAL</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
           <t>LIMA 1</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
           <t>FARMACIA</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>pendiente</t>
-[...3 lines deleted...]
-      <c r="I170" t="inlineStr"/>
+          <t>cancelado</t>
+        </is>
+      </c>
+      <c r="H170" t="inlineStr">
+        <is>
+          <t>Ya no es agente</t>
+        </is>
+      </c>
+      <c r="I170" t="inlineStr">
+        <is>
+          <t>2026-07-21 02:08</t>
+        </is>
+      </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>SKU205</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>BAZAR Y REGALOS DON MARIO 3D</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>JIRON EL CHACO NUMERO 1808 URBANIZACION PERU</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
           <t>LIMA 1</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
           <t>BODEGA</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>pendiente</t>
-[...3 lines deleted...]
-      <c r="I171" t="inlineStr"/>
+          <t>cancelado</t>
+        </is>
+      </c>
+      <c r="H171" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ya no es agente </t>
+        </is>
+      </c>
+      <c r="I171" t="inlineStr">
+        <is>
+          <t>2026-07-28 03:14</t>
+        </is>
+      </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>SKU206</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>BODEGA HITLER HANS</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
           <t>JIRON MANUEL RAMIREZ SICCA NUMERO 332 URBANIZACION PALAO</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
           <t>SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
           <t>LIMA 1</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
           <t>BODEGA</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>pendiente</t>
-[...3 lines deleted...]
-      <c r="I172" t="inlineStr"/>
+          <t>cancelado</t>
+        </is>
+      </c>
+      <c r="H172" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ya no es agente </t>
+        </is>
+      </c>
+      <c r="I172" t="inlineStr">
+        <is>
+          <t>2026-07-28 03:11</t>
+        </is>
+      </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
           <t>SKU171</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>BODEGA MILAGROS</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>MANZANA J LOTE 16 ASOCIACIÓN LOS CHASQUIS</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
           <t>SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
           <t>LIMA 1</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
           <t>BODEGA</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>pendiente</t>
-[...3 lines deleted...]
-      <c r="I173" t="inlineStr"/>
+          <t>cancelado</t>
+        </is>
+      </c>
+      <c r="H173" t="inlineStr">
+        <is>
+          <t>Ya no es agente</t>
+        </is>
+      </c>
+      <c r="I173" t="inlineStr">
+        <is>
+          <t>2026-07-17 02:13</t>
+        </is>
+      </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
           <t>SKU224</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>BODEGA MULTISERVICIOS CANTA</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>ASOCIACIÓN LAS PRADERAS DEL SOL MANZANA A LOTE 10 ETAPA 4TA</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
           <t>LIMA 1</t>
@@ -7248,52 +7496,60 @@
       <c r="C175" t="inlineStr">
         <is>
           <t>JIRON MARACAIBO 1655 URBANIZACION PERU</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
           <t>SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
           <t>LIMA 1</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
           <t>BODEGA</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
-      <c r="H175" t="inlineStr"/>
-      <c r="I175" t="inlineStr"/>
+      <c r="H175" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Deje mi número </t>
+        </is>
+      </c>
+      <c r="I175" t="inlineStr">
+        <is>
+          <t>2026-07-28 03:13</t>
+        </is>
+      </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
           <t>SKU228</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>BODEGA RAULITO</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>URBANIZACION Naranjal JIRON Las Guabas NUMERO 4131</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
           <t>SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
           <t>LIMA 1</t>
@@ -7323,55 +7579,63 @@
           <t>BODEGA SANTA CRUZ</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>JIRON IQUITOS NUMERO 531</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
           <t>SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
           <t>LIMA 1</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
           <t>BODEGA</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>pendiente</t>
-[...3 lines deleted...]
-      <c r="I177" t="inlineStr"/>
+          <t>cancelado</t>
+        </is>
+      </c>
+      <c r="H177" t="inlineStr">
+        <is>
+          <t>Solo trabaja con BCP</t>
+        </is>
+      </c>
+      <c r="I177" t="inlineStr">
+        <is>
+          <t>2026-08-01 05:40</t>
+        </is>
+      </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
           <t>SKU173</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>BODEGA THIAGO</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>JIRON PROGRESO URBANIZACION MESA REDONDA NUMERO 104</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
           <t>SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
           <t>LIMA 1</t>
@@ -7401,94 +7665,110 @@
           <t>BODEGA YADIEL</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>JIRON MARISCAL TORIBIO DE LUZURRIAGA NUMERO 267 URBANIZACION CONDEVILLA</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
           <t>SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
           <t>LIMA 1</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
           <t>BODEGA</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>pendiente</t>
-[...3 lines deleted...]
-      <c r="I179" t="inlineStr"/>
+          <t>cancelado</t>
+        </is>
+      </c>
+      <c r="H179" t="inlineStr">
+        <is>
+          <t xml:space="preserve">No están interesados </t>
+        </is>
+      </c>
+      <c r="I179" t="inlineStr">
+        <is>
+          <t>2026-07-31 02:41</t>
+        </is>
+      </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>SKU213</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>BOTICA ABLPHARMAX</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
           <t>PROGRAMA VIV.MAVIL DE NARANJAL AVENIDA SOL DE NARANJAL MANZANA D LOTE 03</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
           <t>SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
           <t>LIMA 1</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
           <t>FARMACIA</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>pendiente</t>
-[...3 lines deleted...]
-      <c r="I180" t="inlineStr"/>
+          <t>cancelado</t>
+        </is>
+      </c>
+      <c r="H180" t="inlineStr">
+        <is>
+          <t>Ya no es agente</t>
+        </is>
+      </c>
+      <c r="I180" t="inlineStr">
+        <is>
+          <t>2026-07-20 20:29</t>
+        </is>
+      </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
           <t>SKU214</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>BOTICA AHORRO FARMA</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t>PROGRAMA VIV.VIRGEN DEL ROSARIO III ETAPA MANZANA A LOTE 23</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
           <t>SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
           <t>LIMA 1</t>
@@ -7521,208 +7801,248 @@
       <c r="C182" t="inlineStr">
         <is>
           <t>URBANIZACION CONDEVILLA AVENIDA UNIVERSITARIA NUMERO 314</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
           <t>SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
           <t>LIMA 1</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
           <t>FARMACIA</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
-      <c r="H182" t="inlineStr"/>
-      <c r="I182" t="inlineStr"/>
+      <c r="H182" t="inlineStr">
+        <is>
+          <t>Le deje mi numero</t>
+        </is>
+      </c>
+      <c r="I182" t="inlineStr">
+        <is>
+          <t>2026-08-01 05:35</t>
+        </is>
+      </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>SKU182</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>BOTICA BELIAN PHARMA</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>JIRON RIO BRANCO NUMERO 1857 INTERIOR A URBANIZACION PERU</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
           <t>SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
           <t>LIMA 1</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
           <t>FARMACIA</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
-      <c r="H183" t="inlineStr"/>
-      <c r="I183" t="inlineStr"/>
+      <c r="H183" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Deje mi numero </t>
+        </is>
+      </c>
+      <c r="I183" t="inlineStr">
+        <is>
+          <t>2026-07-28 03:15</t>
+        </is>
+      </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
           <t>SKU219</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>BOTICA BIEN FARM</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
           <t>ASOCIACIÓN SAN JUAN BAUTISTA CALLE SAN JUAN BAUTISTA MANZANA B LOTE 13</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
           <t>SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
           <t>LIMA 1</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
           <t>FARMACIA</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>pendiente</t>
-[...3 lines deleted...]
-      <c r="I184" t="inlineStr"/>
+          <t>cancelado</t>
+        </is>
+      </c>
+      <c r="H184" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ya no es agente </t>
+        </is>
+      </c>
+      <c r="I184" t="inlineStr">
+        <is>
+          <t>2026-07-18 01:10</t>
+        </is>
+      </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
           <t>SKU223</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>BOTICA CRISTO REY</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>URBANIZACION LOS LIBERTADORES MANZANA EV LOTE 5</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
           <t>SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
           <t>LIMA 1</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
           <t>FARMACIA</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
-      <c r="H185" t="inlineStr"/>
-      <c r="I185" t="inlineStr"/>
+      <c r="H185" t="inlineStr">
+        <is>
+          <t>Deje mi numero</t>
+        </is>
+      </c>
+      <c r="I185" t="inlineStr">
+        <is>
+          <t>2026-07-31 02:43</t>
+        </is>
+      </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
           <t>SKU191</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>BOTICA DIMFARMA</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t>AVENIDA TANTAMAYO MZ I LOTE 04 URB. VIPOL DE NARANJAL</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
           <t>SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
           <t>LIMA 1</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
           <t>FARMACIA</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>pendiente</t>
-[...3 lines deleted...]
-      <c r="I186" t="inlineStr"/>
+          <t>cancelado</t>
+        </is>
+      </c>
+      <c r="H186" t="inlineStr">
+        <is>
+          <t>Ya no es agente</t>
+        </is>
+      </c>
+      <c r="I186" t="inlineStr">
+        <is>
+          <t>2026-07-18 01:13</t>
+        </is>
+      </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
           <t>SKU189</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>BOTICA EYLEEN</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
           <t>MANZANA A LOTE 1 ASOCIACIÓN VIVIENDA LAS FLORES DE SAN DIEGO</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
           <t>SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
           <t>LIMA 1</t>
@@ -7752,55 +8072,63 @@
           <t>BOTICA FARMALUZ</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
           <t>CALLE SAN SALVADOR NUMERO 526 URBANIZACION PERU</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
           <t>SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
           <t>LIMA 1</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
           <t>FARMACIA</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>pendiente</t>
-[...3 lines deleted...]
-      <c r="I188" t="inlineStr"/>
+          <t>cancelado</t>
+        </is>
+      </c>
+      <c r="H188" t="inlineStr">
+        <is>
+          <t xml:space="preserve">No era la dirección </t>
+        </is>
+      </c>
+      <c r="I188" t="inlineStr">
+        <is>
+          <t>2026-08-01 05:37</t>
+        </is>
+      </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
           <t>SKU169</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>BOTICA FARMAVIDA</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>URBANIZACION VILLA UNIVERSITARIA MANZANA D LOTE 33</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
           <t>LIMA 1</t>
@@ -8064,55 +8392,63 @@
           <t>BOTICA MEGA SALVADOR</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>URBANIZACION MAVIL AVENIDA SOL DE NARANJAL INTERIOR A-2 MANZANA A LOTE 6</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t>SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
           <t>LIMA 1</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
           <t>FARMACIA</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>pendiente</t>
-[...3 lines deleted...]
-      <c r="I196" t="inlineStr"/>
+          <t>cancelado</t>
+        </is>
+      </c>
+      <c r="H196" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ya no es agente </t>
+        </is>
+      </c>
+      <c r="I196" t="inlineStr">
+        <is>
+          <t>2026-07-20 20:30</t>
+        </is>
+      </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
           <t>SKU193</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>BOTICA MEGAFARMA</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>AVENIDA LOS DOMINICOS MANZANA B LOTE 01 ASOCIACIÓN VIVIENDA BRISAS DE SANTA ROSA</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
           <t>SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
           <t>LIMA 1</t>
@@ -8181,215 +8517,251 @@
           <t>BOTICA MIAFARMA</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
           <t>AVENIDA CANTA CALLAO MANZANA R LOTE 22</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
           <t>SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
           <t>LIMA 1</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
           <t>FARMACIA</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>pendiente</t>
-[...2 lines deleted...]
-      <c r="H199" t="inlineStr"/>
+          <t>cancelado</t>
+        </is>
+      </c>
+      <c r="H199" t="inlineStr">
+        <is>
+          <t>Ya no es agente</t>
+        </is>
+      </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>2026-07-04 18:19</t>
+          <t>2026-07-21 02:14</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
           <t>SKU177</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>BOTICA MILI</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
           <t>AVENIDA SANTA ROSA MZ F LOTE 06 ASOC LA FLORIDA</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
           <t>SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
           <t>LIMA 1</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
           <t>FARMACIA</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
-      <c r="H200" t="inlineStr"/>
-      <c r="I200" t="inlineStr"/>
+      <c r="H200" t="inlineStr">
+        <is>
+          <t>Milagros soltero (943070890)</t>
+        </is>
+      </c>
+      <c r="I200" t="inlineStr">
+        <is>
+          <t>2026-07-17 02:15</t>
+        </is>
+      </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
           <t>SKU217</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>BOTICA MINKAY FARMA</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>ASENTAMIENTO HUMANO LUIS ALBERTO SANCHEZ AVENIDA TOMAS VALLE MANZANA E LOTE 20</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
           <t>SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
           <t>LIMA 1</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
           <t>FARMACIA</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>pendiente</t>
-[...3 lines deleted...]
-      <c r="I201" t="inlineStr"/>
+          <t>cancelado</t>
+        </is>
+      </c>
+      <c r="H201" t="inlineStr">
+        <is>
+          <t>No están interesados</t>
+        </is>
+      </c>
+      <c r="I201" t="inlineStr">
+        <is>
+          <t>2026-07-28 01:27</t>
+        </is>
+      </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t>SKU196</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>BOTICA NAOMY II</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t>ASOCIACIÓN VIVIENDA LOS CHASQUIS ETAPA II MANZANA L LOTE 12-B</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
           <t>SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
           <t>LIMA 1</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
           <t>FARMACIA</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
-      <c r="H202" t="inlineStr"/>
-      <c r="I202" t="inlineStr"/>
+      <c r="H202" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Deje mi número </t>
+        </is>
+      </c>
+      <c r="I202" t="inlineStr">
+        <is>
+          <t>2026-07-17 02:14</t>
+        </is>
+      </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t>SKU198</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>BOTICA NATIONAL</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>JIRON BENJAMIN QUIROGA NUMERO 270 URBANIZACION EL ROSARIO</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
           <t>LIMA 1</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
           <t>FARMACIA</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
-      <c r="H203" t="inlineStr"/>
-      <c r="I203" t="inlineStr"/>
+      <c r="H203" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Deje mi numero </t>
+        </is>
+      </c>
+      <c r="I203" t="inlineStr">
+        <is>
+          <t>2026-07-31 02:38</t>
+        </is>
+      </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
           <t>SKU199</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>BOTICA NEYFARMA</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>AVENIDA MIGUEL GRAU NUMERO 522 URBANIZACION PIÑONATE</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
           <t>SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
           <t>LIMA 1</t>
@@ -8422,325 +8794,389 @@
       <c r="C205" t="inlineStr">
         <is>
           <t>AVENIDA ANGELICA GAMARRA NUMERO 2210</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
           <t>SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
           <t>LIMA 1</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
           <t>FARMACIA</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
-      <c r="H205" t="inlineStr"/>
-      <c r="I205" t="inlineStr"/>
+      <c r="H205" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Deje mi número </t>
+        </is>
+      </c>
+      <c r="I205" t="inlineStr">
+        <is>
+          <t>2026-07-31 02:43</t>
+        </is>
+      </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
           <t>SKU168</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>BOTICA SAN IGNACIO</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t>AVENIDA LOS OLIVOS MANZANA E LOTE 11 INTERIOR 01 ASOCIACIÓN VIRGEN DE LAS NIEVES</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
           <t>SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
           <t>LIMA 1</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
           <t>FARMACIA</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
-      <c r="H206" t="inlineStr"/>
-      <c r="I206" t="inlineStr"/>
+      <c r="H206" t="inlineStr">
+        <is>
+          <t>Deje mi numero</t>
+        </is>
+      </c>
+      <c r="I206" t="inlineStr">
+        <is>
+          <t>2026-07-21 02:24</t>
+        </is>
+      </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
           <t>SKU222</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>BOTICA TU SALUD</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
           <t>PROGRAMA DE VIV. VISTA HERMOSA 1RA ETAPA MANZANA A LOTE 1</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
           <t>SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
           <t>LIMA 1</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
           <t>FARMACIA</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
-      <c r="H207" t="inlineStr"/>
-      <c r="I207" t="inlineStr"/>
+      <c r="H207" t="inlineStr">
+        <is>
+          <t>Sr. Juan 963655803</t>
+        </is>
+      </c>
+      <c r="I207" t="inlineStr">
+        <is>
+          <t>2026-07-17 19:12</t>
+        </is>
+      </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
           <t>SKU212</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>BOTICA V &amp; S FARMA</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t>URBANIZACION PERU AVENIDA BELLA UNION NUMERO 460</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
           <t>SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
           <t>LIMA 1</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
           <t>FARMACIA</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
-      <c r="H208" t="inlineStr"/>
-      <c r="I208" t="inlineStr"/>
+      <c r="H208" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Le deje mi número </t>
+        </is>
+      </c>
+      <c r="I208" t="inlineStr">
+        <is>
+          <t>2026-08-01 05:38</t>
+        </is>
+      </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
           <t>SKU197</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>BOTICA V&amp;S FARMA 2</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
           <t>JIRON PAROBAMBA NUMERO 530 INTERIOR 1B URBANIZACION PERÚ</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
           <t>SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
           <t>LIMA 1</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
           <t>FARMACIA</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
-      <c r="H209" t="inlineStr"/>
-      <c r="I209" t="inlineStr"/>
+      <c r="H209" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Le deje mi número </t>
+        </is>
+      </c>
+      <c r="I209" t="inlineStr">
+        <is>
+          <t>2026-08-01 05:39</t>
+        </is>
+      </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
           <t>SKU225</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>BOTICA VIDA Y SALUD II</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>PROGRAMA DE VIV. LA CAPULLANA MANZANA A LOTE 1</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
           <t>SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
           <t>LIMA 1</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
           <t>FARMACIA</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
-      <c r="H210" t="inlineStr"/>
-      <c r="I210" t="inlineStr"/>
+      <c r="H210" t="inlineStr">
+        <is>
+          <t>Le deje mi número</t>
+        </is>
+      </c>
+      <c r="I210" t="inlineStr">
+        <is>
+          <t>2026-07-18 01:11</t>
+        </is>
+      </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
           <t>SKU164</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>BOTICA VITAL PHARMA</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>AVENIDA TOMAS VALLE MANZANA J LOTE 04 1ERA ETAPA SECTOR B ASENTAMIENTO HUMANO DANIEL ALCIDES CARRION</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
           <t>SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
           <t>LIMA 1</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
           <t>FARMACIA</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
-      <c r="H211" t="inlineStr"/>
-      <c r="I211" t="inlineStr"/>
+      <c r="H211" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Deje mi número </t>
+        </is>
+      </c>
+      <c r="I211" t="inlineStr">
+        <is>
+          <t>2026-07-31 02:43</t>
+        </is>
+      </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
           <t>SKU170</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>BOTICAS HOGAR &amp; SALUD</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t>MANZANA A LOTE 44 AVENIDA SOL DE NARANJAL URBANIZACION MAYORAZGO DE NARANJAL</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
           <t>SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
           <t>LIMA 1</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
           <t>FARMACIA</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>pendiente</t>
-[...3 lines deleted...]
-      <c r="I212" t="inlineStr"/>
+          <t>cancelado</t>
+        </is>
+      </c>
+      <c r="H212" t="inlineStr">
+        <is>
+          <t>No dan información de contacto</t>
+        </is>
+      </c>
+      <c r="I212" t="inlineStr">
+        <is>
+          <t>2026-07-21 02:09</t>
+        </is>
+      </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
           <t>SKU184</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>BOTICAS HOGAR &amp; SALUD</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>URBANIZACION PRO INDUSTRIAL AVENIDA ALFREDO MENDIOLA NUMERO 7900 LOTE 1</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
           <t>SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
           <t>LIMA 1</t>
@@ -8809,172 +9245,204 @@
           <t>BOTICAS HOGAR &amp; SALUD</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
           <t>AVENIDA PERU NUMERO 1808</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
           <t>SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
           <t>LIMA 1</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
           <t>FARMACIA</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>pendiente</t>
-[...3 lines deleted...]
-      <c r="I215" t="inlineStr"/>
+          <t>cancelado</t>
+        </is>
+      </c>
+      <c r="H215" t="inlineStr">
+        <is>
+          <t xml:space="preserve">No dan información </t>
+        </is>
+      </c>
+      <c r="I215" t="inlineStr">
+        <is>
+          <t>2026-07-28 03:16</t>
+        </is>
+      </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
           <t>SKU180</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>BOTICAS NAOMY</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t>CALLE 4 MANZANA B LOTE 02 ASOCIACIÓN LOS CHASQUIS</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
           <t>SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
           <t>LIMA 1</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
           <t>FARMACIA</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>pendiente</t>
-[...3 lines deleted...]
-      <c r="I216" t="inlineStr"/>
+          <t>cancelado</t>
+        </is>
+      </c>
+      <c r="H216" t="inlineStr">
+        <is>
+          <t>Ya no es agente</t>
+        </is>
+      </c>
+      <c r="I216" t="inlineStr">
+        <is>
+          <t>2026-07-17 02:13</t>
+        </is>
+      </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
           <t>SKU218</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>BOTICAS NAOMY II</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>ASOCIACIÓN LOS CHASQUIS AVENIDA SANTA ROSA MANZANA I LOTE 04</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t>SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
           <t>LIMA 1</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
           <t>FARMACIA</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>pendiente</t>
-[...3 lines deleted...]
-      <c r="I217" t="inlineStr"/>
+          <t>cancelado</t>
+        </is>
+      </c>
+      <c r="H217" t="inlineStr">
+        <is>
+          <t>Ya no es agente</t>
+        </is>
+      </c>
+      <c r="I217" t="inlineStr">
+        <is>
+          <t>2026-07-17 02:13</t>
+        </is>
+      </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
           <t>SKU174</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>BOTICAS SALUD GLOBAL</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>AVENIDA NARANJAL N° 1633 MZ I LOTE 1 ASOC. VIV. MONTE AZUL</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
           <t>SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
           <t>LIMA 1</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
           <t>FARMACIA</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>pendiente</t>
-[...3 lines deleted...]
-      <c r="I218" t="inlineStr"/>
+          <t>cancelado</t>
+        </is>
+      </c>
+      <c r="H218" t="inlineStr">
+        <is>
+          <t xml:space="preserve">No están interesados </t>
+        </is>
+      </c>
+      <c r="I218" t="inlineStr">
+        <is>
+          <t>2026-07-20 20:30</t>
+        </is>
+      </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
           <t>SKU209</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>COMERCIAL EL GRINGO</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>AVENIDA ANTUNEZ DE MAYOLO MANZANA B LOTE 1</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
           <t>SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
           <t>LIMA 1</t>
@@ -9004,133 +9472,158 @@
           <t>COMERCIAL KELY</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
           <t>URBANIZACION FIORI GALERIA CENTRO COMERCIAL FIORI TIENDA 109 PUERTA A2</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
           <t>SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
           <t>LIMA 1</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
           <t>BODEGA</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>pendiente</t>
-[...3 lines deleted...]
-      <c r="I220" t="inlineStr"/>
+          <t>cancelado</t>
+        </is>
+      </c>
+      <c r="H220" t="inlineStr">
+        <is>
+          <t>En la dirección ya no hay agente
+Al costado no desean vender soat</t>
+        </is>
+      </c>
+      <c r="I220" t="inlineStr">
+        <is>
+          <t>2026-07-28 01:27</t>
+        </is>
+      </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
           <t>SKU200</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>COSMETICOS DIVINA</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
           <t>AVENIDA HUANDOY MANZANA M2 LOTE 27</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
           <t>SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
           <t>LIMA 1</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
           <t>VENTAS DIVERSAS</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>pendiente</t>
-[...3 lines deleted...]
-      <c r="I221" t="inlineStr"/>
+          <t>cancelado</t>
+        </is>
+      </c>
+      <c r="H221" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Ya no es agente </t>
+        </is>
+      </c>
+      <c r="I221" t="inlineStr">
+        <is>
+          <t>2026-07-20 20:36</t>
+        </is>
+      </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
           <t>SKU188</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>ECONOFAR 2</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
           <t>AVENIDA ALFREDO MENDIOLA NUMERO 515 URBANIZACION INGENIERIA</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
           <t>SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
           <t>LIMA 1</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
           <t>FARMACIA</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
-      <c r="H222" t="inlineStr"/>
-      <c r="I222" t="inlineStr"/>
+      <c r="H222" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Deje mi número </t>
+        </is>
+      </c>
+      <c r="I222" t="inlineStr">
+        <is>
+          <t>2026-07-28 03:12</t>
+        </is>
+      </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
           <t>SKU229</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>ESCAPE</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
           <t>ASOCIACIÓN SAN MIGUEL CALLE SAN LUIS MANZANA A LOTE 25</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
           <t>SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
           <t>LIMA 1</t>
@@ -9163,52 +9656,60 @@
       <c r="C224" t="inlineStr">
         <is>
           <t>COOPERATIVA VIRGEN DE FATIMA MANZANA C LOTE 5</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
           <t>SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
           <t>LIMA 1</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
           <t>FARMACIA</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
-      <c r="H224" t="inlineStr"/>
-      <c r="I224" t="inlineStr"/>
+      <c r="H224" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Deje mi número </t>
+        </is>
+      </c>
+      <c r="I224" t="inlineStr">
+        <is>
+          <t>2026-07-17 02:16</t>
+        </is>
+      </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
           <t>SKU185</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>INVERSIONES PERU CASH</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
           <t>AVENIDA GERARDO UNGER 4567 INTERIOR 6 URBANIZACION NARANJAL</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
           <t>SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
           <t>LIMA 1</t>
@@ -9242,133 +9743,157 @@
           <t>LOBATON FARMA</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
           <t>AVENIDA GERMAN AGUIRRE NUMERO 1626</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
           <t>SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
           <t>LIMA 1</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
           <t>FARMACIA</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>pendiente</t>
-[...3 lines deleted...]
-      <c r="I226" t="inlineStr"/>
+          <t>cancelado</t>
+        </is>
+      </c>
+      <c r="H226" t="inlineStr">
+        <is>
+          <t xml:space="preserve">No están interesados </t>
+        </is>
+      </c>
+      <c r="I226" t="inlineStr">
+        <is>
+          <t>2026-07-31 02:42</t>
+        </is>
+      </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
           <t>SKU204</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>MINIMARKET ARAKAKI</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
           <t>JIRON SAN AMADEO NUMERO 1197 INTERIOR A URBANIZACION SAN AMADEO DE GARAGAY</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
           <t>SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
           <t>LIMA 1</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
           <t>BODEGA</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
-      <c r="H227" t="inlineStr"/>
-      <c r="I227" t="inlineStr"/>
+      <c r="H227" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Deje mi número </t>
+        </is>
+      </c>
+      <c r="I227" t="inlineStr">
+        <is>
+          <t>2026-07-31 02:38</t>
+        </is>
+      </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
           <t>SKU176</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>MINIMARKET SERVIR</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
           <t>MANZANA D LOTE 10 COOP SAN JUAN DE SALINAS I ETAPA</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
           <t>SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
           <t>LIMA 1</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
           <t>BODEGA</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>pendiente</t>
-[...3 lines deleted...]
-      <c r="I228" t="inlineStr"/>
+          <t>cancelado</t>
+        </is>
+      </c>
+      <c r="H228" t="inlineStr">
+        <is>
+          <t xml:space="preserve">No están interesados </t>
+        </is>
+      </c>
+      <c r="I228" t="inlineStr">
+        <is>
+          <t>2026-07-21 02:24</t>
+        </is>
+      </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
           <t>SKU202</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>MULTISERVICIOS FILADELFIA</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
           <t>AVENIDA CARLOS IZAGUIRRE MANZANA A LOTE 01 URBANIZACION LA ALBORADA ETAPA II TIENDA G5</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
           <t>SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
           <t>LIMA 1</t>
@@ -9437,94 +9962,110 @@
           <t>POLICLINICO TANTAMAYO</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
           <t>PROGRAMA VIV.VISTA HERMOSA MANZANA A LOTE 02-03 ETAPA I</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
           <t>SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
           <t>LIMA 1</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
           <t>SALUD</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>pendiente</t>
-[...3 lines deleted...]
-      <c r="I231" t="inlineStr"/>
+          <t>cancelado</t>
+        </is>
+      </c>
+      <c r="H231" t="inlineStr">
+        <is>
+          <t>No está interesada, hable con la encargada</t>
+        </is>
+      </c>
+      <c r="I231" t="inlineStr">
+        <is>
+          <t>2026-07-18 01:05</t>
+        </is>
+      </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
           <t>SKU220</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>QOLLQA MARKET</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
           <t>AVENIDA LOS OLIVOS MANZANA D LOTE 07 URBANIZACION MONTE AZUL DE SANTA ROSA</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
           <t>SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
           <t>LIMA 1</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
           <t>BODEGA</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>pendiente</t>
-[...3 lines deleted...]
-      <c r="I232" t="inlineStr"/>
+          <t>cancelado</t>
+        </is>
+      </c>
+      <c r="H232" t="inlineStr">
+        <is>
+          <t xml:space="preserve">No están interesados </t>
+        </is>
+      </c>
+      <c r="I232" t="inlineStr">
+        <is>
+          <t>2026-07-21 02:22</t>
+        </is>
+      </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
           <t>SKU194</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>YELIFARMA</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
           <t>ASOCIACIÓN DE VIV SR DE LOS MILAGROS</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
           <t>SAN MARTIN DE PORRES</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
           <t>LIMA 1</t>
@@ -9679,51 +10220,55 @@
         <is>
           <t>COOPERATIVA JOSE MARIA ARGUEDAS MANZANA B LOTE 33</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
           <t>VILLA EL SALVADOR</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
           <t>LIMA 2</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
           <t>BODEGA</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="H237" t="inlineStr"/>
-      <c r="I237" t="inlineStr"/>
+      <c r="I237" t="inlineStr">
+        <is>
+          <t>2026-07-15 18:41</t>
+        </is>
+      </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
           <t>SKU271</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>BODEGA BAZAR Y REGALOS JIREH</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
           <t>SECTOR 3 GRUPO 17 MANZANA C LOTE 24</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
           <t>VILLA EL SALVADOR</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
           <t>LIMA 2</t>
@@ -10732,51 +11277,55 @@
         <is>
           <t>SECTOR 07 GRUPO 02A MANZANA G LOTE 16 TIENDA 3</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
           <t>VILLA EL SALVADOR</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
           <t>LIMA 2</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
           <t>FARMACIA</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
           <t>pendiente</t>
         </is>
       </c>
       <c r="H264" t="inlineStr"/>
-      <c r="I264" t="inlineStr"/>
+      <c r="I264" t="inlineStr">
+        <is>
+          <t>2026-09-03 22:39</t>
+        </is>
+      </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
           <t>SKU272</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
           <t>BOTICA VASFARMA</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
           <t>GRUPO PACHACAMAC PARCELA / SUB 3C GRUPO B MANZANA B-10 LOTE 22</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
           <t>VILLA EL SALVADOR</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
           <t>LIMA 2</t>